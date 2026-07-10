--- v0 (2026-01-06)
+++ v1 (2026-07-10)
@@ -10,77 +10,80 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Odoo Inventory" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Default Code</t>
   </si>
   <si>
     <t>Current Stock Level</t>
   </si>
   <si>
     <t>Planned Stock Level</t>
   </si>
   <si>
     <t>Albano Metodo Classico PerSchers 75cl</t>
   </si>
   <si>
     <t>albperschers</t>
   </si>
   <si>
     <t>Albano Roero Arneis DOCG 75cl</t>
   </si>
   <si>
-    <t>albarneisroero-2018</t>
-[...2 lines deleted...]
-    <t>albarneisroero-2019</t>
+    <t>albarneisroero</t>
+  </si>
+  <si>
+    <t>Bordiga Tintura Vaniglia 5cl</t>
+  </si>
+  <si>
+    <t>borlcctintvanig</t>
   </si>
   <si>
     <t>Colli Ripani Marche Sangiovese IGT BIO 75cl</t>
   </si>
   <si>
     <t>criwbiobsan01i</t>
   </si>
   <si>
     <t>Colli Ripani rosso Piceno DOC superiore BIO 75cl</t>
   </si>
   <si>
     <t>criwbiobrps01i</t>
   </si>
   <si>
     <t>Contra Soarda Pomeo Olio d'Oliva Extra Vergine 50cl</t>
   </si>
   <si>
     <t>csopomeo</t>
   </si>
   <si>
     <t>Gorgo Bardolino chiaretto DOC 75cl BIO.</t>
   </si>
   <si>
     <t>gorchiaretto</t>
   </si>
@@ -496,194 +499,194 @@
         <v>5</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>