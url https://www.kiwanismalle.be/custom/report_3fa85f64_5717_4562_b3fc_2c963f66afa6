--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Odoo Inventory" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Default Code</t>
   </si>
   <si>
     <t>Current Stock Level</t>
   </si>
   <si>
     <t>Planned Stock Level</t>
   </si>
   <si>
     <t>Albano Metodo Classico PerSchers 75cl</t>
   </si>
   <si>
     <t>albperschers</t>
   </si>
   <si>
     <t>Albano Roero Arneis DOCG 75cl</t>
   </si>
   <si>
     <t>albarneisroero</t>
   </si>
   <si>
@@ -76,50 +76,56 @@
     <t>criwbiobrps01i</t>
   </si>
   <si>
     <t>Contra Soarda Pomeo Olio d'Oliva Extra Vergine 50cl</t>
   </si>
   <si>
     <t>csopomeo</t>
   </si>
   <si>
     <t>Gorgo Bardolino chiaretto DOC 75cl BIO.</t>
   </si>
   <si>
     <t>gorchiaretto</t>
   </si>
   <si>
     <t>Il Monte Caro Il Biondo IGT 75cl</t>
   </si>
   <si>
     <t>imcib</t>
   </si>
   <si>
     <t>Le Battistelle Battistelle Soave DOC Classico 75cl</t>
   </si>
   <si>
     <t>batbattistelle075</t>
+  </si>
+  <si>
+    <t>Mandrarossa Syrah 75cl DOC</t>
+  </si>
+  <si>
+    <t>man22722</t>
   </si>
   <si>
     <t>Massimo Leone Forme Rosato Puglia IGT 75cl</t>
   </si>
   <si>
     <t>masformerosato</t>
   </si>
   <si>
     <t>Massimo Leone Primitivo Puglia IGT 75cl</t>
   </si>
   <si>
     <t>masprimitivo</t>
   </si>
   <si>
     <t>Monte Chiaro A.D.345 Vinsanto Del Chianti 50cl</t>
   </si>
   <si>
     <t>mch345vin</t>
   </si>
   <si>
     <t>Orsogna Spiritus Terrae Montepulciano 75cl</t>
   </si>
   <si>
     <t>orstermon</t>
   </si>
@@ -444,51 +450,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D14"/>
+  <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="65.7109375" customWidth="1"/>
     <col min="2" max="2" width="25.7109375" customWidth="1"/>
     <col min="3" max="4" width="18.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -648,50 +654,64 @@
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15">
+        <v>0</v>
+      </c>
+      <c r="D15">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">